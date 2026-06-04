--- v0 (2026-02-22)
+++ v1 (2026-06-04)
@@ -2112,93 +2112,93 @@
               <w:t>）</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="552DFCB9" w14:textId="77777777" w:rsidR="008E444F" w:rsidRDefault="00F20837" w:rsidP="005634F7">
             <w:pPr>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211372">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidR="00960D98" w:rsidRPr="00211372">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>隊員としてふさわしくない行動があった場合は更新しません。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="604521BE" w14:textId="65E1E51C" w:rsidR="009724D4" w:rsidRPr="00211372" w:rsidRDefault="00E2700A" w:rsidP="00696A39">
+          <w:p w14:paraId="604521BE" w14:textId="4C8503E5" w:rsidR="009724D4" w:rsidRPr="00211372" w:rsidRDefault="00E2700A" w:rsidP="00696A39">
             <w:pPr>
               <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>任務開始日は、</w:t>
             </w:r>
             <w:r w:rsidR="00607ABC">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
             <w:r w:rsidR="008015D8">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
             <w:r w:rsidRPr="005740A2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="008A7B9E">
-[...3 lines deleted...]
-              <w:t>４</w:t>
+            <w:r w:rsidR="005D389E">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>９</w:t>
             </w:r>
             <w:r w:rsidRPr="005740A2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="00F81C2C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
             <w:r w:rsidRPr="005740A2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日以降であれば調整可能。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00211372" w:rsidRPr="00211372" w14:paraId="14AFEBC0" w14:textId="77777777" w:rsidTr="00E34523">
         <w:trPr>
           <w:trHeight w:val="770"/>
@@ -2667,113 +2667,119 @@
       </w:r>
       <w:r w:rsidR="00A07362" w:rsidRPr="00211372">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　　　　　　　　　　　　　　　　　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773B3D71" w14:textId="77777777" w:rsidR="00383670" w:rsidRPr="00211372" w:rsidRDefault="00383670" w:rsidP="00FE1A2D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211372">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（１）受付期間</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B11508" w14:textId="165C0B00" w:rsidR="005054CB" w:rsidRPr="009A384E" w:rsidRDefault="00383670" w:rsidP="00FE1A2D">
+    <w:p w14:paraId="36B11508" w14:textId="22DB7E02" w:rsidR="005054CB" w:rsidRPr="009A384E" w:rsidRDefault="00383670" w:rsidP="00FE1A2D">
       <w:r w:rsidRPr="00211372">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidR="00E72D75" w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="002D2B82" w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="008015D8">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidR="0027014A" w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="002E1AA9">
-[...3 lines deleted...]
-        <w:t>２</w:t>
+      <w:r w:rsidR="005D389E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>７</w:t>
       </w:r>
       <w:r w:rsidR="00D11601" w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="002E1AA9">
-[...3 lines deleted...]
-        <w:t>２７</w:t>
+      <w:r w:rsidR="00AB55CD">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidR="005D389E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>１</w:t>
       </w:r>
       <w:r w:rsidR="008A7B9E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="002D2B82" w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="008A7B9E">
+      <w:r w:rsidR="005D389E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>金</w:t>
       </w:r>
       <w:r w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）まで</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4280ACD9" w14:textId="77777777" w:rsidR="00383670" w:rsidRPr="009A384E" w:rsidRDefault="00383670" w:rsidP="00FE1A2D">
       <w:r w:rsidRPr="009A384E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（２）提出方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D73CB9C" w14:textId="77777777" w:rsidR="000843CE" w:rsidRPr="00211372" w:rsidRDefault="00383670" w:rsidP="00FE1A2D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -3893,57 +3899,56 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="131073">
+    <o:shapedefaults v:ext="edit" spidmax="139265">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -3986,50 +3991,51 @@
     <w:rsid w:val="001A38C8"/>
     <w:rsid w:val="001A4FE3"/>
     <w:rsid w:val="001B6B4C"/>
     <w:rsid w:val="001C306C"/>
     <w:rsid w:val="001C408A"/>
     <w:rsid w:val="001C7282"/>
     <w:rsid w:val="001D1B3B"/>
     <w:rsid w:val="001F38A7"/>
     <w:rsid w:val="00210415"/>
     <w:rsid w:val="00211372"/>
     <w:rsid w:val="0021600D"/>
     <w:rsid w:val="00217C56"/>
     <w:rsid w:val="002270FD"/>
     <w:rsid w:val="00230609"/>
     <w:rsid w:val="00240490"/>
     <w:rsid w:val="00244434"/>
     <w:rsid w:val="00254E35"/>
     <w:rsid w:val="00263595"/>
     <w:rsid w:val="0027014A"/>
     <w:rsid w:val="00272DC3"/>
     <w:rsid w:val="002764F3"/>
     <w:rsid w:val="00290ACC"/>
     <w:rsid w:val="00290E09"/>
     <w:rsid w:val="00293C17"/>
     <w:rsid w:val="00295F1E"/>
+    <w:rsid w:val="002A1599"/>
     <w:rsid w:val="002B02D8"/>
     <w:rsid w:val="002B17CB"/>
     <w:rsid w:val="002B4CC7"/>
     <w:rsid w:val="002C477D"/>
     <w:rsid w:val="002C5A01"/>
     <w:rsid w:val="002C6DD2"/>
     <w:rsid w:val="002D2B82"/>
     <w:rsid w:val="002E1AA9"/>
     <w:rsid w:val="002E6FE1"/>
     <w:rsid w:val="002F3D51"/>
     <w:rsid w:val="002F50C2"/>
     <w:rsid w:val="002F5BF0"/>
     <w:rsid w:val="003107BB"/>
     <w:rsid w:val="00311981"/>
     <w:rsid w:val="00312628"/>
     <w:rsid w:val="0031665D"/>
     <w:rsid w:val="003169F3"/>
     <w:rsid w:val="00321290"/>
     <w:rsid w:val="00321BF8"/>
     <w:rsid w:val="00325121"/>
     <w:rsid w:val="00326815"/>
     <w:rsid w:val="00332032"/>
     <w:rsid w:val="003463D5"/>
     <w:rsid w:val="00350BAE"/>
     <w:rsid w:val="0035154D"/>
@@ -4073,50 +4079,51 @@
     <w:rsid w:val="004F0229"/>
     <w:rsid w:val="004F0CFD"/>
     <w:rsid w:val="004F5519"/>
     <w:rsid w:val="004F6F7F"/>
     <w:rsid w:val="004F7D51"/>
     <w:rsid w:val="005054CB"/>
     <w:rsid w:val="00510599"/>
     <w:rsid w:val="00522449"/>
     <w:rsid w:val="00522B0C"/>
     <w:rsid w:val="005235EA"/>
     <w:rsid w:val="005401C8"/>
     <w:rsid w:val="00540B82"/>
     <w:rsid w:val="0054589D"/>
     <w:rsid w:val="00553F2D"/>
     <w:rsid w:val="005634F7"/>
     <w:rsid w:val="00564CB7"/>
     <w:rsid w:val="00567875"/>
     <w:rsid w:val="00576CF9"/>
     <w:rsid w:val="00585052"/>
     <w:rsid w:val="005A2D0E"/>
     <w:rsid w:val="005A51F6"/>
     <w:rsid w:val="005A55B3"/>
     <w:rsid w:val="005B5831"/>
     <w:rsid w:val="005B69A2"/>
     <w:rsid w:val="005C3BBC"/>
+    <w:rsid w:val="005D389E"/>
     <w:rsid w:val="005E4551"/>
     <w:rsid w:val="005E660A"/>
     <w:rsid w:val="006021AF"/>
     <w:rsid w:val="00602517"/>
     <w:rsid w:val="00607ABC"/>
     <w:rsid w:val="00611FB0"/>
     <w:rsid w:val="00621F94"/>
     <w:rsid w:val="006233B9"/>
     <w:rsid w:val="00626AF3"/>
     <w:rsid w:val="00626F2F"/>
     <w:rsid w:val="006302E0"/>
     <w:rsid w:val="006660D9"/>
     <w:rsid w:val="006667C2"/>
     <w:rsid w:val="0067077D"/>
     <w:rsid w:val="006714A6"/>
     <w:rsid w:val="00696A39"/>
     <w:rsid w:val="00697E36"/>
     <w:rsid w:val="006B310D"/>
     <w:rsid w:val="006B4188"/>
     <w:rsid w:val="006D0E7E"/>
     <w:rsid w:val="006D1130"/>
     <w:rsid w:val="006E26E4"/>
     <w:rsid w:val="006E3C82"/>
     <w:rsid w:val="006E6108"/>
     <w:rsid w:val="006F35B9"/>
@@ -4127,50 +4134,51 @@
     <w:rsid w:val="007149A6"/>
     <w:rsid w:val="00716897"/>
     <w:rsid w:val="00717398"/>
     <w:rsid w:val="00725A52"/>
     <w:rsid w:val="00731FBA"/>
     <w:rsid w:val="00732269"/>
     <w:rsid w:val="007339BE"/>
     <w:rsid w:val="00742886"/>
     <w:rsid w:val="00754024"/>
     <w:rsid w:val="00754B3D"/>
     <w:rsid w:val="00782FD2"/>
     <w:rsid w:val="007924F6"/>
     <w:rsid w:val="007A1169"/>
     <w:rsid w:val="007A231E"/>
     <w:rsid w:val="007A4633"/>
     <w:rsid w:val="007B0E4F"/>
     <w:rsid w:val="007C3494"/>
     <w:rsid w:val="007D4051"/>
     <w:rsid w:val="007E7DE7"/>
     <w:rsid w:val="007F52F2"/>
     <w:rsid w:val="007F5E62"/>
     <w:rsid w:val="008015D8"/>
     <w:rsid w:val="00812D08"/>
     <w:rsid w:val="00823187"/>
     <w:rsid w:val="0082543F"/>
+    <w:rsid w:val="00826307"/>
     <w:rsid w:val="008266E5"/>
     <w:rsid w:val="0083549A"/>
     <w:rsid w:val="00836AC3"/>
     <w:rsid w:val="00842E40"/>
     <w:rsid w:val="00846FE8"/>
     <w:rsid w:val="00856AF8"/>
     <w:rsid w:val="00857B61"/>
     <w:rsid w:val="00863736"/>
     <w:rsid w:val="0086451B"/>
     <w:rsid w:val="00880322"/>
     <w:rsid w:val="00886CFE"/>
     <w:rsid w:val="008A6BD0"/>
     <w:rsid w:val="008A7B9E"/>
     <w:rsid w:val="008B2423"/>
     <w:rsid w:val="008B3939"/>
     <w:rsid w:val="008C211E"/>
     <w:rsid w:val="008E444F"/>
     <w:rsid w:val="008E5284"/>
     <w:rsid w:val="008F0D80"/>
     <w:rsid w:val="008F5067"/>
     <w:rsid w:val="0090578E"/>
     <w:rsid w:val="009124AE"/>
     <w:rsid w:val="0091508B"/>
     <w:rsid w:val="00923C38"/>
     <w:rsid w:val="00924602"/>
@@ -4182,50 +4190,51 @@
     <w:rsid w:val="009724D4"/>
     <w:rsid w:val="00976E50"/>
     <w:rsid w:val="0098397D"/>
     <w:rsid w:val="0098511B"/>
     <w:rsid w:val="00985F30"/>
     <w:rsid w:val="009907AC"/>
     <w:rsid w:val="009A384E"/>
     <w:rsid w:val="009D0B6A"/>
     <w:rsid w:val="00A020C0"/>
     <w:rsid w:val="00A07362"/>
     <w:rsid w:val="00A23984"/>
     <w:rsid w:val="00A541D7"/>
     <w:rsid w:val="00A61F6F"/>
     <w:rsid w:val="00A71129"/>
     <w:rsid w:val="00A725F8"/>
     <w:rsid w:val="00A83567"/>
     <w:rsid w:val="00A84054"/>
     <w:rsid w:val="00A902D1"/>
     <w:rsid w:val="00A9389C"/>
     <w:rsid w:val="00A94A96"/>
     <w:rsid w:val="00A953F0"/>
     <w:rsid w:val="00A95CC6"/>
     <w:rsid w:val="00AA554B"/>
     <w:rsid w:val="00AB22E6"/>
     <w:rsid w:val="00AB47A7"/>
+    <w:rsid w:val="00AB55CD"/>
     <w:rsid w:val="00AB6F47"/>
     <w:rsid w:val="00AC50AA"/>
     <w:rsid w:val="00AD6F0E"/>
     <w:rsid w:val="00AD772D"/>
     <w:rsid w:val="00AE0014"/>
     <w:rsid w:val="00AE0173"/>
     <w:rsid w:val="00AF2AA8"/>
     <w:rsid w:val="00AF41C6"/>
     <w:rsid w:val="00AF6938"/>
     <w:rsid w:val="00AF6D81"/>
     <w:rsid w:val="00B14200"/>
     <w:rsid w:val="00B1724C"/>
     <w:rsid w:val="00B23879"/>
     <w:rsid w:val="00B50425"/>
     <w:rsid w:val="00B5086D"/>
     <w:rsid w:val="00B555C1"/>
     <w:rsid w:val="00B66D8D"/>
     <w:rsid w:val="00B716D9"/>
     <w:rsid w:val="00B77398"/>
     <w:rsid w:val="00B9219E"/>
     <w:rsid w:val="00BA3DB1"/>
     <w:rsid w:val="00BA3DE7"/>
     <w:rsid w:val="00BA60F4"/>
     <w:rsid w:val="00BB1197"/>
     <w:rsid w:val="00BB1B1A"/>
@@ -4332,51 +4341,51 @@
     <w:rsid w:val="00FB149E"/>
     <w:rsid w:val="00FC0F3D"/>
     <w:rsid w:val="00FD687B"/>
     <w:rsid w:val="00FE0EBF"/>
     <w:rsid w:val="00FE1289"/>
     <w:rsid w:val="00FE19FF"/>
     <w:rsid w:val="00FE1A2D"/>
     <w:rsid w:val="00FE6685"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="131073">
+    <o:shapedefaults v:ext="edit" spidmax="139265">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="483BC661"/>
   <w15:docId w15:val="{CB358A65-5B3C-4E73-BEC2-2747EB6A6F64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>